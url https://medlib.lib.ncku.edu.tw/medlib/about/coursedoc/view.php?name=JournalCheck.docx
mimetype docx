--- v0 (2025-10-08)
+++ v1 (2026-04-08)
@@ -2,194 +2,194 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="005B1AED" w:rsidRPr="008E5FE5" w:rsidRDefault="00B43E2D" w:rsidP="00B43E2D">
+    <w:p w14:paraId="462DC526" w14:textId="77777777" w:rsidR="005B1AED" w:rsidRPr="008E5FE5" w:rsidRDefault="00B43E2D" w:rsidP="00B43E2D">
       <w:pPr>
         <w:spacing w:beforeLines="120" w:before="432" w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5FE5">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0C84CF35" wp14:editId="5E0DCA2B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3093085</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>67613</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3732530" cy="1404620"/>
                 <wp:effectExtent l="0" t="0" r="1270" b="0"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="217" name="文字方塊 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3732530" cy="1404620"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="0063287B" w:rsidRDefault="0063287B" w:rsidP="0063287B">
+                          <w:p w14:paraId="12307476" w14:textId="77777777" w:rsidR="0063287B" w:rsidRDefault="0063287B" w:rsidP="0063287B">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="32"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="32"/>
                               </w:rPr>
                               <w:t>Aging</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="0063287B" w:rsidRPr="00D73BCD" w:rsidRDefault="0063287B" w:rsidP="002805A4">
+                          <w:p w14:paraId="67F08D76" w14:textId="77777777" w:rsidR="0063287B" w:rsidRPr="00D73BCD" w:rsidRDefault="0063287B" w:rsidP="002805A4">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D73BCD">
                               <w:rPr>
                                 <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve">ISSN: </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>1945-4589</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="0063287B" w:rsidRPr="00D73BCD" w:rsidRDefault="0063287B" w:rsidP="002805A4">
+                          <w:p w14:paraId="126FC35C" w14:textId="77777777" w:rsidR="0063287B" w:rsidRPr="00D73BCD" w:rsidRDefault="0063287B" w:rsidP="002805A4">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D73BCD">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Publisher: </w:t>
                             </w:r>
                             <w:r w:rsidRPr="0063287B">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:sz w:val="22"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:sz w:val="22"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t xml:space="preserve">           </w:t>
                             </w:r>
                             <w:r w:rsidRPr="0063287B">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:sz w:val="22"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:sz w:val="22"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="0063287B" w:rsidRPr="002805A4" w:rsidRDefault="0063287B" w:rsidP="002805A4">
+                          <w:p w14:paraId="64A64B94" w14:textId="77777777" w:rsidR="0063287B" w:rsidRPr="002805A4" w:rsidRDefault="0063287B" w:rsidP="002805A4">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="002805A4">
                               <w:rPr>
                                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                                 <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>期刊官</w:t>
                             </w:r>
                             <w:proofErr w:type="gramStart"/>
                             <w:r w:rsidRPr="002805A4">
                               <w:rPr>
                                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                                 <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>網</w:t>
                             </w:r>
                             <w:proofErr w:type="gramEnd"/>
                             <w:r w:rsidRPr="002805A4">
                               <w:rPr>
@@ -211,140 +211,140 @@
                                 <w:sz w:val="22"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t xml:space="preserve">                           </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="0C84CF35" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="文字方塊 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:243.55pt;margin-top:5.3pt;width:293.9pt;height:110.6pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD5RxlKOAIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11uEzEQfkfiDpbfyf4k6c8qm6qkBCGV&#10;H6lwAMfrzVp4PcZ2shsugMQByjMH4AAcqD0HY2+aRuUN4Qdr7Bl/nvnmm9lF3yqyFdZJ0CXNRikl&#10;QnOopF6X9NPH5YszSpxnumIKtCjpTjh6MX/+bNaZQuTQgKqEJQiiXdGZkjbemyJJHG9Ey9wIjNDo&#10;rMG2zOPRrpPKsg7RW5XkaXqSdGArY4EL5/D2anDSecSva8H9+7p2whNVUszNx93GfRX2ZD5jxdoy&#10;00i+T4P9QxYtkxo/PUBdMc/Ixsq/oFrJLTio/YhDm0BdSy5iDVhNlj6p5qZhRsRakBxnDjS5/wfL&#10;320/WCKrkubZKSWatdik+9tvd79+3N/+vvv5neSBo864AkNvDAb7/iX02OtYrzPXwD87omHRML0W&#10;l9ZC1whWYY5ZeJkcPR1wXABZdW+hwq/YxkME6mvbBgKREoLo2KvdoT+i94Tj5fh0nE/H6OLoyybp&#10;5CSPHUxY8fDcWOdfC2hJMEpqUQARnm2vnQ/psOIhJPzmQMlqKZWKB7teLZQlW4ZiWcYVK3gSpjTp&#10;Sno+zacRWUN4H3XUSo9iVrIt6Vka1iCvQMcrXcUQz6QabMxE6T0/gZKBHN+vegwMpK2g2iFTFgbR&#10;4pCh0YD9SkmHgi2p+7JhVlCi3mhk+zybTILC42EyPUVqiD32rI49THOEKqmnZDAXPk5F5MFcYleW&#10;MvL1mMk+VxRipHE/NEHpx+cY9Tja8z8AAAD//wMAUEsDBBQABgAIAAAAIQAU4oTL4AAAAAsBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJ1S2jTEqSoqLhyQKEj06MZOHGGvLdtN&#10;w9/jnuhxNU8zb+vNZA0ZVYiDQw7FjAFR2Do5YM/h6/P1oQQSk0ApjEPF4VdF2DS3N7WopDvjhxr3&#10;qSe5BGMlOOiUfEVpbLWyIs6cV5izzgUrUj5DT2UQ51xuDZ0ztqRWDJgXtPDqRav2Z3+yHL6tHuQu&#10;vB86acbdW7d98lPwnN/fTdtnIElN6R+Gi35WhyY7Hd0JZSSGw6JcFRnNAVsCuQBstVgDOXKYPxYl&#10;0Kam1z80fwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD5RxlKOAIAACIEAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAU4oTL4AAAAAsBAAAPAAAA&#10;AAAAAAAAAAAAAJIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnwUAAAAA&#10;" stroked="f">
+              <v:shape id="文字方塊 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:243.55pt;margin-top:5.3pt;width:293.9pt;height:110.6pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkbzzHDQIAAPcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vti59WLEKbp0GQZ0&#10;F6DbB8iyHAuTRY1SYmdfP0pO06B7G6YHgRSpI/LwaHU3dIYdFHoNtuTTSc6ZshJqbXcl//F9++6G&#10;Mx+ErYUBq0p+VJ7frd++WfWuUDNowdQKGYFYX/Su5G0IrsgyL1vVCT8BpywFG8BOBHJxl9UoekLv&#10;TDbL86usB6wdglTe0+nDGOTrhN80SoavTeNVYKbkVFtIO6a9inu2Xolih8K1Wp7KEP9QRSe0pUfP&#10;UA8iCLZH/RdUpyWChyZMJHQZNI2WKvVA3UzzV908tcKp1AuR492ZJv//YOWXw5P7hiwM72GgAaYm&#10;vHsE+dMzC5tW2J26R4S+VaKmh6eRsqx3vjhdjVT7wkeQqv8MNQ1Z7AMkoKHBLrJCfTJCpwEcz6Sr&#10;ITBJh/Pr+Ww5p5Ck2HSRL65maSyZKJ6vO/Tho4KORaPkSFNN8OLw6EMsRxTPKfE1D0bXW21McnBX&#10;bQyygyAFbNNKHbxKM5b1Jb9dzpYJ2UK8n8TR6UAKNbor+U0e16iZSMcHW6eUILQZbarE2BM/kZKR&#10;nDBUAyVGniqoj8QUwqhE+jlktIC/OetJhSX3v/YCFWfmkyW2b6eLRZRtchbLa6KG4WWkuowIKwmq&#10;5IGz0dyEJPXEg7unqWx14uulklOtpK5E4+knRPle+inr5b+u/wAAAP//AwBQSwMEFAAGAAgAAAAh&#10;ABTihMvgAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyonVLaNMSpKiou&#10;HJAoSPToxk4cYa8t203D3+Oe6HE1TzNv681kDRlViINDDsWMAVHYOjlgz+Hr8/WhBBKTQCmMQ8Xh&#10;V0XYNLc3taikO+OHGvepJ7kEYyU46JR8RWlstbIizpxXmLPOBStSPkNPZRDnXG4NnTO2pFYMmBe0&#10;8OpFq/Znf7Icvq0e5C68Hzppxt1bt33yU/Cc399N22cgSU3pH4aLflaHJjsd3QllJIbDolwVGc0B&#10;WwK5AGy1WAM5cpg/FiXQpqbXPzR/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACRvPMcN&#10;AgAA9wMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABTi&#10;hMvgAAAACwEAAA8AAAAAAAAAAAAAAAAAZwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
-                    <w:p w:rsidR="0063287B" w:rsidRDefault="0063287B" w:rsidP="0063287B">
+                    <w:p w14:paraId="12307476" w14:textId="77777777" w:rsidR="0063287B" w:rsidRDefault="0063287B" w:rsidP="0063287B">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="32"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="32"/>
                         </w:rPr>
                         <w:t>Aging</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="0063287B" w:rsidRPr="00D73BCD" w:rsidRDefault="0063287B" w:rsidP="002805A4">
+                    <w:p w14:paraId="67F08D76" w14:textId="77777777" w:rsidR="0063287B" w:rsidRPr="00D73BCD" w:rsidRDefault="0063287B" w:rsidP="002805A4">
                       <w:pPr>
                         <w:spacing w:line="300" w:lineRule="exact"/>
                         <w:rPr>
                           <w:sz w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D73BCD">
                         <w:rPr>
                           <w:sz w:val="22"/>
                         </w:rPr>
                         <w:t xml:space="preserve">ISSN: </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="22"/>
                         </w:rPr>
                         <w:t>1945-4589</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="0063287B" w:rsidRPr="00D73BCD" w:rsidRDefault="0063287B" w:rsidP="002805A4">
+                    <w:p w14:paraId="126FC35C" w14:textId="77777777" w:rsidR="0063287B" w:rsidRPr="00D73BCD" w:rsidRDefault="0063287B" w:rsidP="002805A4">
                       <w:pPr>
                         <w:spacing w:line="300" w:lineRule="exact"/>
                         <w:rPr>
                           <w:sz w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D73BCD">
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Publisher: </w:t>
                       </w:r>
                       <w:r w:rsidRPr="0063287B">
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t xml:space="preserve">           </w:t>
                       </w:r>
                       <w:r w:rsidRPr="0063287B">
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="0063287B" w:rsidRPr="002805A4" w:rsidRDefault="0063287B" w:rsidP="002805A4">
+                    <w:p w14:paraId="64A64B94" w14:textId="77777777" w:rsidR="0063287B" w:rsidRPr="002805A4" w:rsidRDefault="0063287B" w:rsidP="002805A4">
                       <w:pPr>
                         <w:spacing w:line="300" w:lineRule="exact"/>
                         <w:rPr>
                           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="002805A4">
                         <w:rPr>
                           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
                         </w:rPr>
                         <w:t>期刊官</w:t>
                       </w:r>
                       <w:proofErr w:type="gramStart"/>
                       <w:r w:rsidRPr="002805A4">
                         <w:rPr>
                           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
                         </w:rPr>
                         <w:t>網</w:t>
                       </w:r>
                       <w:proofErr w:type="gramEnd"/>
                       <w:r w:rsidRPr="002805A4">
                         <w:rPr>
@@ -367,90 +367,90 @@
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t xml:space="preserve">                           </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00E72084" w:rsidRPr="008E5FE5">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="C00000"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5211AA03" wp14:editId="0AB41F7E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-85526</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-276244</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1091821" cy="450376"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="文字方塊 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1091821" cy="450376"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00E72084" w:rsidRPr="00740C89" w:rsidRDefault="002805A4">
+                          <w:p w14:paraId="6E6F5098" w14:textId="77777777" w:rsidR="00E72084" w:rsidRPr="00740C89" w:rsidRDefault="002805A4">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                                 <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                 <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                                 <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                 <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="00E72084" w:rsidRPr="00740C89">
                               <w:rPr>
                                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                                 <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                 <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
                               </w:rPr>
                               <w:t>演</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
@@ -458,434 +458,432 @@
                                 <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                 <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
                               </w:rPr>
                               <w:t xml:space="preserve">練題 </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-6.75pt;margin-top:-21.75pt;width:85.95pt;height:35.45pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA4OPY7IwIAAP0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU11uEzEQfkfiDpbfyW6WpE1W2VSlpQip&#10;/EiFAzheb9bC9hjbyW64ABIHKM8cgANwoPYcjL1pGsEbYh8se8fzzXzffF6c9VqRrXBegqnoeJRT&#10;IgyHWpp1RT9+uHo2o8QHZmqmwIiK7oSnZ8unTxadLUUBLahaOIIgxpedrWgbgi2zzPNWaOZHYIXB&#10;YANOs4BHt85qxzpE1yor8vwk68DV1gEX3uPfyyFIlwm/aQQP75rGi0BURbG3kFaX1lVcs+WClWvH&#10;bCv5vg32D11oJg0WPUBdssDIxsm/oLTkDjw0YcRBZ9A0kovEAdmM8z/Y3LTMisQFxfH2IJP/f7D8&#10;7fa9I7KuaEGJYRpHdH/79e7n9/vbX3c/vpEiKtRZX+LFG4tXQ/8Cepx0YuvtNfBPnhi4aJlZi3Pn&#10;oGsFq7HDcczMjlIHHB9BVt0bqLEU2wRIQH3jdJQPBSGIjpPaHaYj+kB4LJnPx7NiTAnH2GSaPz89&#10;SSVY+ZBtnQ+vBGgSNxV1OP2EzrbXPsRuWPlwJRYzcCWVSg5QhnQVnU+LaUo4imgZ0KBK6orO8vgN&#10;lokkX5o6JQcm1bDHAsrsWUeiA+XQr/okcZIkKrKCeocyOBj8iO8HNy24L5R06MWK+s8b5gQl6rVB&#10;KefjySSaNx0m09MCD+44sjqOMMMRqqKBkmF7EZLhB8rnKHkjkxqPnexbRo8lkfbvIZr4+JxuPb7a&#10;5W8AAAD//wMAUEsDBBQABgAIAAAAIQBJ8xZD3QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;TsMwDIbvSLxD5EnctmSjHaNrOiEQVxAbIHHLGq+taJyqydby9rgnuP2WP/3+nO9G14oL9qHxpGG5&#10;UCCQSm8bqjS8H57nGxAhGrKm9YQafjDArri+yk1m/UBveNnHSnAJhcxoqGPsMilDWaMzYeE7JN6d&#10;fO9M5LGvpO3NwOWulSul1tKZhvhCbTp8rLH83p+dho+X09dnol6rJ5d2gx+VJHcvtb6ZjQ9bEBHH&#10;+AfDpM/qULDT0Z/JBtFqmC9vU0Y5JFOYiHSTgDhqWN0lIItc/n+h+AUAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQA4OPY7IwIAAP0DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQBJ8xZD3QAAAAoBAAAPAAAAAAAAAAAAAAAAAH0EAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAhwUAAAAA&#10;" filled="f" stroked="f">
+              <v:shape w14:anchorId="5211AA03" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-6.75pt;margin-top:-21.75pt;width:85.95pt;height:35.45pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAs02oJ+gEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N7402U2sOKvtbreq&#10;tL1I234AxjhGBYYCiZ1+fQfszUbtW1U/IMYDZ+acOWxvRq3IUTgvwdS0WOSUCMOhlWZf0+/fHt6s&#10;KfGBmZYpMKKmJ+Hpze71q+1gK1FCD6oVjiCI8dVga9qHYKss87wXmvkFWGEw2YHTLGDo9lnr2IDo&#10;WmVlnl9lA7jWOuDCe/x7PyXpLuF3neDhS9d5EYiqKfYW0urS2sQ1221ZtXfM9pLPbbB/6EIzabDo&#10;GeqeBUYOTv4FpSV34KELCw46g66TXCQOyKbI/2Dz1DMrEhcUx9uzTP7/wfLPxyf71ZEwvoMRB5hI&#10;ePsI/IcnBu56Zvbi1jkYesFaLFxEybLB+mq+GqX2lY8gzfAJWhwyOwRIQGPndFQFeRJExwGczqKL&#10;MRAeS+abYl0WlHDMLVf52+urVIJVz7et8+GDAE3ipqYOh5rQ2fHRh9gNq56PxGIGHqRSabDKkKGm&#10;m1W5ShcuMloG9J2SuqbrPH6TEyLJ96ZNlwOTatpjAWVm1pHoRDmMzUhkO0sSRWigPaEMDiab4bPA&#10;TQ/uFyUDWqym/ueBOUGJ+mhQyk2xXEZPpmC5ui4xcJeZ5jLDDEeomgZKpu1dSD6eKN+i5J1Marx0&#10;MreM1kkizTaP3ryM06mXx7j7DQAA//8DAFBLAwQUAAYACAAAACEASfMWQ90AAAAKAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q+RJ3LZkox2jazohEFcQGyBxyxqvrWicqsnW8va4J7j9&#10;lj/9/pzvRteKC/ah8aRhuVAgkEpvG6o0vB+e5xsQIRqypvWEGn4wwK64vspNZv1Ab3jZx0pwCYXM&#10;aKhj7DIpQ1mjM2HhOyTenXzvTOSxr6TtzcDlrpUrpdbSmYb4Qm06fKyx/N6fnYaPl9PXZ6JeqyeX&#10;doMflSR3L7W+mY0PWxARx/gHw6TP6lCw09GfyQbRapgvb1NGOSRTmIh0k4A4aljdJSCLXP5/ofgF&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEALNNqCfoBAADUAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEASfMWQ90AAAAKAQAADwAAAAAAAAAAAAAA&#10;AABUBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAF4FAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00E72084" w:rsidRPr="00740C89" w:rsidRDefault="002805A4">
+                    <w:p w14:paraId="6E6F5098" w14:textId="77777777" w:rsidR="00E72084" w:rsidRPr="00740C89" w:rsidRDefault="002805A4">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="00E72084" w:rsidRPr="00740C89">
                         <w:rPr>
                           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
                         </w:rPr>
                         <w:t>演</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
                         </w:rPr>
                         <w:t xml:space="preserve">練題 </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="0063287B" w:rsidRPr="008E5FE5">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Cellular and molecular biology</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0063287B" w:rsidRPr="008E5FE5" w:rsidRDefault="0063287B" w:rsidP="00B43E2D">
+    <w:p w14:paraId="64F11BBE" w14:textId="77777777" w:rsidR="0063287B" w:rsidRPr="008E5FE5" w:rsidRDefault="0063287B" w:rsidP="00B43E2D">
       <w:pPr>
         <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5FE5">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>ISSN: 0145-5680 (P); 1165-158X (E)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F3291D" w:rsidRPr="008E5FE5" w:rsidRDefault="00F3291D" w:rsidP="00B43E2D">
+    <w:p w14:paraId="10C2392B" w14:textId="77777777" w:rsidR="00F3291D" w:rsidRPr="008E5FE5" w:rsidRDefault="00F3291D" w:rsidP="00B43E2D">
       <w:pPr>
         <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5FE5">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Publisher: </w:t>
       </w:r>
       <w:r w:rsidR="0063287B" w:rsidRPr="008E5FE5">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">              </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D73BCD" w:rsidRPr="008E5FE5" w:rsidRDefault="0063287B" w:rsidP="00B43E2D">
+    <w:p w14:paraId="0617E4BE" w14:textId="77777777" w:rsidR="00D73BCD" w:rsidRPr="008E5FE5" w:rsidRDefault="0063287B" w:rsidP="00B43E2D">
       <w:pPr>
         <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5FE5">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>期刊官</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008E5FE5">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>網</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008E5FE5">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>網址</w:t>
       </w:r>
       <w:r w:rsidR="00F3291D" w:rsidRPr="008E5FE5">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="008E5FE5">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">                           </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00395B64" w:rsidRDefault="00395B64" w:rsidP="00B43E2D">
+    <w:p w14:paraId="5DAEF063" w14:textId="77777777" w:rsidR="00395B64" w:rsidRDefault="00395B64" w:rsidP="00B43E2D">
       <w:pPr>
         <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B43E2D" w:rsidRPr="008E5FE5" w:rsidRDefault="00B43E2D" w:rsidP="00B43E2D">
+    <w:p w14:paraId="1B48FBFB" w14:textId="77777777" w:rsidR="00B43E2D" w:rsidRPr="008E5FE5" w:rsidRDefault="00B43E2D" w:rsidP="00B43E2D">
       <w:pPr>
         <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00337846" w:rsidRPr="00463009" w:rsidRDefault="00463009" w:rsidP="00463009">
+    <w:p w14:paraId="59F782E1" w14:textId="77777777" w:rsidR="00337846" w:rsidRPr="0059083D" w:rsidRDefault="00463009" w:rsidP="00463009">
       <w:pPr>
         <w:spacing w:beforeLines="20" w:before="72" w:afterLines="20" w:after="72"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:color w:val="FF7C80"/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="28"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="28"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B67358" w:rsidRPr="00463009">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidR="00B67358" w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="28"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>查證摘要</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="28"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00395B64" w:rsidRPr="00B43E2D" w:rsidRDefault="00E72084" w:rsidP="00B43E2D">
+    <w:p w14:paraId="0764E282" w14:textId="77777777" w:rsidR="00395B64" w:rsidRPr="0059083D" w:rsidRDefault="00E72084" w:rsidP="00B43E2D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:color w:val="FF7C80"/>
-[...7 lines deleted...]
-          <w:color w:val="FF7C80"/>
+          <w:color w:val="CC0000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>掠奪性</w:t>
       </w:r>
-      <w:r w:rsidR="00CF0394">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidR="00CF0394" w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>期刊</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...5 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>風險查證</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a4"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="704"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="875"/>
         <w:gridCol w:w="968"/>
         <w:gridCol w:w="784"/>
         <w:gridCol w:w="917"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E42C13" w:rsidRPr="008E5FE5" w:rsidTr="00740C89">
+      <w:tr w:rsidR="00E42C13" w:rsidRPr="008E5FE5" w14:paraId="6664B389" w14:textId="77777777" w:rsidTr="00740C89">
         <w:trPr>
           <w:trHeight w:val="321"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5949" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E42C13" w:rsidRPr="008E5FE5" w:rsidRDefault="00E42C13" w:rsidP="00B43E2D">
+          <w:p w14:paraId="445256DD" w14:textId="77777777" w:rsidR="00E42C13" w:rsidRPr="008E5FE5" w:rsidRDefault="00E42C13" w:rsidP="00B43E2D">
             <w:pPr>
               <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E5FE5">
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>白名單查證</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E42C13" w:rsidRPr="008E5FE5" w:rsidRDefault="00E42C13" w:rsidP="00B43E2D">
+          <w:p w14:paraId="25DB3A9F" w14:textId="77777777" w:rsidR="00E42C13" w:rsidRPr="008E5FE5" w:rsidRDefault="00E42C13" w:rsidP="00B43E2D">
             <w:pPr>
               <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E5FE5">
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>嫌疑名單查證</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002805A4" w:rsidRPr="008E5FE5" w:rsidTr="002805A4">
+      <w:tr w:rsidR="002805A4" w:rsidRPr="008E5FE5" w14:paraId="53B29ED3" w14:textId="77777777" w:rsidTr="002805A4">
         <w:trPr>
           <w:trHeight w:val="178"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002805A4" w:rsidRPr="00814E97" w:rsidRDefault="002805A4" w:rsidP="00814E97">
+          <w:p w14:paraId="40487D70" w14:textId="77777777" w:rsidR="002805A4" w:rsidRPr="00814E97" w:rsidRDefault="00000000" w:rsidP="00814E97">
             <w:pPr>
               <w:spacing w:afterLines="20" w:after="72" w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r w:rsidRPr="00814E97">
+              <w:r w:rsidR="002805A4" w:rsidRPr="00814E97">
                 <w:rPr>
                   <w:rStyle w:val="a5"/>
                   <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>JCR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002805A4" w:rsidRPr="008E5FE5" w:rsidRDefault="002805A4" w:rsidP="002805A4">
+          <w:p w14:paraId="38011664" w14:textId="77777777" w:rsidR="002805A4" w:rsidRPr="008E5FE5" w:rsidRDefault="002805A4" w:rsidP="002805A4">
             <w:pPr>
               <w:spacing w:afterLines="20" w:after="72" w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814E97">
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>SCIE &amp; SSCI</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002805A4">
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
@@ -907,1303 +905,1219 @@
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>一</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="002805A4">
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002805A4" w:rsidRPr="008E5FE5" w:rsidRDefault="002805A4" w:rsidP="00814E97">
+          <w:p w14:paraId="1CC4D8F7" w14:textId="77777777" w:rsidR="002805A4" w:rsidRPr="008E5FE5" w:rsidRDefault="00000000" w:rsidP="00814E97">
             <w:pPr>
               <w:spacing w:afterLines="20" w:after="72" w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r w:rsidRPr="008E5FE5">
+              <w:r w:rsidR="002805A4" w:rsidRPr="008E5FE5">
                 <w:rPr>
                   <w:rStyle w:val="a5"/>
                   <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>Scopus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002805A4" w:rsidRPr="00814E97" w:rsidRDefault="002805A4" w:rsidP="00814E97">
+          <w:p w14:paraId="46C43F04" w14:textId="77777777" w:rsidR="002805A4" w:rsidRPr="00814E97" w:rsidRDefault="002805A4" w:rsidP="00814E97">
             <w:pPr>
               <w:spacing w:afterLines="20" w:after="72" w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814E97">
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>MEDLINE</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002805A4" w:rsidRPr="008E5FE5" w:rsidRDefault="002805A4" w:rsidP="00814E97">
+          <w:p w14:paraId="71B25AA3" w14:textId="77777777" w:rsidR="002805A4" w:rsidRPr="008E5FE5" w:rsidRDefault="00000000" w:rsidP="00814E97">
             <w:pPr>
               <w:spacing w:afterLines="20" w:after="72" w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r w:rsidRPr="008E5FE5">
+              <w:r w:rsidR="002805A4" w:rsidRPr="008E5FE5">
                 <w:rPr>
                   <w:rStyle w:val="a5"/>
                   <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>Current Indexed Journals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002805A4" w:rsidRPr="00814E97" w:rsidRDefault="002805A4" w:rsidP="00814E97">
+          <w:p w14:paraId="624C056A" w14:textId="77777777" w:rsidR="002805A4" w:rsidRPr="00814E97" w:rsidRDefault="002805A4" w:rsidP="00814E97">
             <w:pPr>
               <w:spacing w:afterLines="20" w:after="72" w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00814E97">
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Embase</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="002805A4" w:rsidRPr="008E5FE5" w:rsidRDefault="002805A4" w:rsidP="00814E97">
+          <w:p w14:paraId="1978AA6C" w14:textId="77777777" w:rsidR="002805A4" w:rsidRPr="008E5FE5" w:rsidRDefault="00000000" w:rsidP="00814E97">
             <w:pPr>
               <w:spacing w:afterLines="20" w:after="72" w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r w:rsidRPr="008E5FE5">
+              <w:r w:rsidR="002805A4" w:rsidRPr="008E5FE5">
                 <w:rPr>
                   <w:rStyle w:val="a5"/>
                   <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>Download a list of journals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002805A4" w:rsidRPr="00814E97" w:rsidRDefault="002805A4" w:rsidP="00814E97">
+          <w:p w14:paraId="452EAED3" w14:textId="77777777" w:rsidR="002805A4" w:rsidRPr="00814E97" w:rsidRDefault="00000000" w:rsidP="00814E97">
             <w:pPr>
               <w:spacing w:afterLines="20" w:after="72" w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r w:rsidRPr="00814E97">
+              <w:r w:rsidR="002805A4" w:rsidRPr="00814E97">
                 <w:rPr>
                   <w:rStyle w:val="a5"/>
                   <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>DOAJ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002805A4" w:rsidRDefault="002805A4" w:rsidP="00814E97">
+          <w:p w14:paraId="2AF5BA55" w14:textId="77777777" w:rsidR="002805A4" w:rsidRDefault="002805A4" w:rsidP="00814E97">
             <w:pPr>
               <w:spacing w:afterLines="20" w:after="72" w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814E97">
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Beall's List</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002805A4" w:rsidRDefault="002805A4" w:rsidP="00814E97">
+          <w:p w14:paraId="2FFA1503" w14:textId="77777777" w:rsidR="002805A4" w:rsidRDefault="00000000" w:rsidP="00814E97">
             <w:pPr>
               <w:spacing w:afterLines="20" w:after="72" w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r w:rsidRPr="00814E97">
+              <w:r w:rsidR="002805A4" w:rsidRPr="00814E97">
                 <w:rPr>
                   <w:rStyle w:val="a5"/>
                   <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="18"/>
                 </w:rPr>
                 <w:t>Publishers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidR="002805A4" w:rsidRPr="008E5FE5" w:rsidRDefault="002805A4" w:rsidP="00814E97">
+          <w:p w14:paraId="2804EE88" w14:textId="77777777" w:rsidR="002805A4" w:rsidRPr="008E5FE5" w:rsidRDefault="002805A4" w:rsidP="00814E97">
             <w:pPr>
               <w:spacing w:afterLines="20" w:after="72" w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="968" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002805A4" w:rsidRDefault="002805A4" w:rsidP="00814E97">
+          <w:p w14:paraId="603F9419" w14:textId="77777777" w:rsidR="002805A4" w:rsidRDefault="002805A4" w:rsidP="00814E97">
             <w:pPr>
               <w:spacing w:afterLines="20" w:after="72" w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814E97">
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Beall's </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00814E97">
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>List</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002805A4" w:rsidRPr="00814E97" w:rsidRDefault="002805A4" w:rsidP="00814E97">
+          <w:p w14:paraId="022161DF" w14:textId="77777777" w:rsidR="002805A4" w:rsidRPr="00814E97" w:rsidRDefault="00000000" w:rsidP="00814E97">
             <w:pPr>
               <w:spacing w:afterLines="20" w:after="72" w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r w:rsidRPr="00814E97">
+              <w:r w:rsidR="002805A4" w:rsidRPr="00814E97">
                 <w:rPr>
                   <w:rStyle w:val="a5"/>
                   <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>Standalone Journals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="784" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002805A4" w:rsidRPr="00814E97" w:rsidRDefault="002805A4" w:rsidP="00814E97">
+          <w:p w14:paraId="55B452DF" w14:textId="77777777" w:rsidR="002805A4" w:rsidRPr="00814E97" w:rsidRDefault="002805A4" w:rsidP="00814E97">
             <w:pPr>
               <w:spacing w:afterLines="20" w:after="72" w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814E97">
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>JCR</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002805A4" w:rsidRPr="008E5FE5" w:rsidRDefault="002805A4" w:rsidP="00814E97">
+          <w:p w14:paraId="01DC0AF6" w14:textId="77777777" w:rsidR="002805A4" w:rsidRPr="008E5FE5" w:rsidRDefault="00000000" w:rsidP="00814E97">
             <w:pPr>
               <w:spacing w:afterLines="20" w:after="72" w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r w:rsidRPr="00814E97">
+              <w:r w:rsidR="002805A4" w:rsidRPr="00814E97">
                 <w:rPr>
                   <w:rStyle w:val="a5"/>
                   <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                 </w:rPr>
                 <w:t>觀察</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00814E97">
+            <w:r w:rsidR="002805A4" w:rsidRPr="00814E97">
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>|</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r w:rsidRPr="00814E97">
+              <w:r w:rsidR="002805A4" w:rsidRPr="00814E97">
                 <w:rPr>
                   <w:rStyle w:val="a5"/>
                   <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                 </w:rPr>
                 <w:t>除名</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002805A4" w:rsidRPr="00814E97" w:rsidRDefault="002805A4" w:rsidP="00814E97">
+          <w:p w14:paraId="719D3098" w14:textId="77777777" w:rsidR="002805A4" w:rsidRPr="00814E97" w:rsidRDefault="002805A4" w:rsidP="00814E97">
             <w:pPr>
               <w:spacing w:afterLines="20" w:after="72" w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814E97">
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>DOAJ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002805A4" w:rsidRPr="008E5FE5" w:rsidRDefault="002805A4" w:rsidP="00814E97">
+          <w:p w14:paraId="365E1E06" w14:textId="77777777" w:rsidR="002805A4" w:rsidRPr="008E5FE5" w:rsidRDefault="00000000" w:rsidP="00814E97">
             <w:pPr>
               <w:spacing w:afterLines="20" w:after="72" w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:anchor="gid=0" w:history="1">
-              <w:r w:rsidRPr="00814E97">
+              <w:r w:rsidR="002805A4" w:rsidRPr="00814E97">
                 <w:rPr>
                   <w:rStyle w:val="a5"/>
                   <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                 </w:rPr>
                 <w:t>謊稱清單</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002805A4" w:rsidRPr="008E5FE5" w:rsidTr="00814E97">
+      <w:tr w:rsidR="002805A4" w:rsidRPr="008E5FE5" w14:paraId="04043404" w14:textId="77777777" w:rsidTr="00814E97">
         <w:trPr>
           <w:trHeight w:val="763"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002805A4" w:rsidRPr="00814E97" w:rsidRDefault="002805A4" w:rsidP="00814E97">
+          <w:p w14:paraId="0683EBE8" w14:textId="77777777" w:rsidR="002805A4" w:rsidRPr="00814E97" w:rsidRDefault="002805A4" w:rsidP="00814E97">
             <w:pPr>
               <w:spacing w:afterLines="20" w:after="72" w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002805A4" w:rsidRPr="00814E97" w:rsidRDefault="002805A4" w:rsidP="002805A4">
+          <w:p w14:paraId="0DFDE24D" w14:textId="77777777" w:rsidR="002805A4" w:rsidRPr="00814E97" w:rsidRDefault="00000000" w:rsidP="002805A4">
             <w:pPr>
               <w:spacing w:afterLines="20" w:after="72" w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r w:rsidRPr="008E5FE5">
+              <w:r w:rsidR="002805A4" w:rsidRPr="008E5FE5">
                 <w:rPr>
                   <w:rStyle w:val="a5"/>
                   <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>WoS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002805A4" w:rsidRPr="00814E97" w:rsidRDefault="002805A4" w:rsidP="00814E97">
+          <w:p w14:paraId="5FDF4E3B" w14:textId="77777777" w:rsidR="002805A4" w:rsidRPr="00814E97" w:rsidRDefault="00000000" w:rsidP="00814E97">
             <w:pPr>
               <w:spacing w:afterLines="20" w:after="72" w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r w:rsidRPr="008E5FE5">
+              <w:r w:rsidR="002805A4" w:rsidRPr="008E5FE5">
                 <w:rPr>
                   <w:rStyle w:val="a5"/>
                   <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>Master Journal List</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002805A4" w:rsidRDefault="002805A4" w:rsidP="00814E97">
+          <w:p w14:paraId="14C9185C" w14:textId="77777777" w:rsidR="002805A4" w:rsidRDefault="002805A4" w:rsidP="00814E97">
             <w:pPr>
               <w:spacing w:afterLines="20" w:after="72" w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002805A4" w:rsidRPr="00814E97" w:rsidRDefault="002805A4" w:rsidP="00814E97">
+          <w:p w14:paraId="01B83C9F" w14:textId="77777777" w:rsidR="002805A4" w:rsidRPr="00814E97" w:rsidRDefault="002805A4" w:rsidP="00814E97">
             <w:pPr>
               <w:spacing w:afterLines="20" w:after="72" w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002805A4" w:rsidRPr="00814E97" w:rsidRDefault="002805A4" w:rsidP="00814E97">
+          <w:p w14:paraId="13FA3FE9" w14:textId="77777777" w:rsidR="002805A4" w:rsidRPr="00814E97" w:rsidRDefault="002805A4" w:rsidP="00814E97">
             <w:pPr>
               <w:spacing w:afterLines="20" w:after="72" w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002805A4" w:rsidRPr="00814E97" w:rsidRDefault="002805A4" w:rsidP="00814E97">
+          <w:p w14:paraId="02727E34" w14:textId="77777777" w:rsidR="002805A4" w:rsidRPr="00814E97" w:rsidRDefault="002805A4" w:rsidP="00814E97">
             <w:pPr>
               <w:spacing w:afterLines="20" w:after="72" w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002805A4" w:rsidRPr="00814E97" w:rsidRDefault="002805A4" w:rsidP="00814E97">
+          <w:p w14:paraId="7D604FFA" w14:textId="77777777" w:rsidR="002805A4" w:rsidRPr="00814E97" w:rsidRDefault="002805A4" w:rsidP="00814E97">
             <w:pPr>
               <w:spacing w:afterLines="20" w:after="72" w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="968" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002805A4" w:rsidRPr="00814E97" w:rsidRDefault="002805A4" w:rsidP="00814E97">
+          <w:p w14:paraId="72E927C6" w14:textId="77777777" w:rsidR="002805A4" w:rsidRPr="00814E97" w:rsidRDefault="002805A4" w:rsidP="00814E97">
             <w:pPr>
               <w:spacing w:afterLines="20" w:after="72" w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="784" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002805A4" w:rsidRPr="00814E97" w:rsidRDefault="002805A4" w:rsidP="00814E97">
+          <w:p w14:paraId="75A7D4BB" w14:textId="77777777" w:rsidR="002805A4" w:rsidRPr="00814E97" w:rsidRDefault="002805A4" w:rsidP="00814E97">
             <w:pPr>
               <w:spacing w:afterLines="20" w:after="72" w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002805A4" w:rsidRPr="00814E97" w:rsidRDefault="002805A4" w:rsidP="00814E97">
+          <w:p w14:paraId="4299093D" w14:textId="77777777" w:rsidR="002805A4" w:rsidRPr="00814E97" w:rsidRDefault="002805A4" w:rsidP="00814E97">
             <w:pPr>
               <w:spacing w:afterLines="20" w:after="72" w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B67358" w:rsidRPr="008E5FE5" w:rsidTr="00814E97">
+      <w:tr w:rsidR="00B67358" w:rsidRPr="008E5FE5" w14:paraId="77F1154E" w14:textId="77777777" w:rsidTr="00814E97">
         <w:trPr>
           <w:trHeight w:val="751"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B67358" w:rsidRPr="0077257C" w:rsidRDefault="00814E97" w:rsidP="00B43E2D">
+          <w:p w14:paraId="304C428A" w14:textId="77777777" w:rsidR="00B67358" w:rsidRPr="0077257C" w:rsidRDefault="00814E97" w:rsidP="00B43E2D">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="72" w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814E97">
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>JIF:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B67358" w:rsidRPr="0077257C" w:rsidRDefault="00B67358" w:rsidP="00B43E2D">
+          <w:p w14:paraId="78A16DBD" w14:textId="77777777" w:rsidR="00B67358" w:rsidRPr="0077257C" w:rsidRDefault="00B67358" w:rsidP="00B43E2D">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="72" w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B67358" w:rsidRPr="0077257C" w:rsidRDefault="00B67358" w:rsidP="00B43E2D">
+          <w:p w14:paraId="63FBE20C" w14:textId="77777777" w:rsidR="00B67358" w:rsidRPr="0077257C" w:rsidRDefault="00B67358" w:rsidP="00B43E2D">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="72" w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002D5090" w:rsidRPr="0077257C" w:rsidRDefault="002D5090" w:rsidP="00B43E2D">
+          <w:p w14:paraId="511BBFE6" w14:textId="77777777" w:rsidR="002D5090" w:rsidRPr="0077257C" w:rsidRDefault="002D5090" w:rsidP="00B43E2D">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="72" w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B67358" w:rsidRPr="0077257C" w:rsidRDefault="00B67358" w:rsidP="00B43E2D">
+          <w:p w14:paraId="309DB6B8" w14:textId="77777777" w:rsidR="00B67358" w:rsidRPr="0077257C" w:rsidRDefault="00B67358" w:rsidP="00B43E2D">
             <w:pPr>
               <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B67358" w:rsidRPr="0077257C" w:rsidRDefault="00B67358" w:rsidP="00B43E2D">
+          <w:p w14:paraId="2D77745B" w14:textId="77777777" w:rsidR="00B67358" w:rsidRPr="0077257C" w:rsidRDefault="00B67358" w:rsidP="00B43E2D">
             <w:pPr>
               <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B67358" w:rsidRPr="0077257C" w:rsidRDefault="00B67358" w:rsidP="00B43E2D">
+          <w:p w14:paraId="5AB793C9" w14:textId="77777777" w:rsidR="00B67358" w:rsidRPr="0077257C" w:rsidRDefault="00B67358" w:rsidP="00B43E2D">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="72" w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B67358" w:rsidRPr="0077257C" w:rsidRDefault="00B67358" w:rsidP="00B43E2D">
+          <w:p w14:paraId="4FAD5FDC" w14:textId="77777777" w:rsidR="00B67358" w:rsidRPr="0077257C" w:rsidRDefault="00B67358" w:rsidP="00B43E2D">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="72" w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="968" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B67358" w:rsidRPr="0077257C" w:rsidRDefault="00B67358" w:rsidP="00B43E2D">
+          <w:p w14:paraId="49434C98" w14:textId="77777777" w:rsidR="00B67358" w:rsidRPr="0077257C" w:rsidRDefault="00B67358" w:rsidP="00B43E2D">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="72" w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="784" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B67358" w:rsidRPr="0077257C" w:rsidRDefault="00B67358" w:rsidP="00B43E2D">
+          <w:p w14:paraId="35DE3C9C" w14:textId="77777777" w:rsidR="00B67358" w:rsidRPr="0077257C" w:rsidRDefault="00B67358" w:rsidP="00B43E2D">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="72" w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B67358" w:rsidRPr="0077257C" w:rsidRDefault="00B67358" w:rsidP="00B43E2D">
+          <w:p w14:paraId="29C7FAE6" w14:textId="77777777" w:rsidR="00B67358" w:rsidRPr="0077257C" w:rsidRDefault="00B67358" w:rsidP="00B43E2D">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="72" w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00D73BCD" w:rsidRPr="008E5FE5" w:rsidRDefault="00740C89" w:rsidP="00B43E2D">
+    <w:p w14:paraId="76CB43AC" w14:textId="505427B0" w:rsidR="00D73BCD" w:rsidRPr="0059083D" w:rsidRDefault="00740C89" w:rsidP="00B43E2D">
       <w:pPr>
         <w:spacing w:beforeLines="20" w:before="72" w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="18"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00740C89">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059083D">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>查證後請標示</w:t>
       </w:r>
-      <w:r w:rsidRPr="00740C89">
+      <w:r w:rsidRPr="0059083D">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="002F0D6A" w:rsidRPr="00814E97">
+      <w:r w:rsidR="002F0D6A" w:rsidRPr="0059083D">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
-          <w:sz w:val="18"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F04A"/>
       </w:r>
-      <w:r w:rsidRPr="00814E97">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+      <w:r w:rsidR="00D73BCD" w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
-          <w:sz w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>白名單有收錄</w:t>
+      </w:r>
+      <w:r w:rsidR="00D73BCD" w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00D73BCD" w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>現行</w:t>
+      </w:r>
+      <w:r w:rsidR="00D73BCD" w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00395B64" w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D73BCD" w:rsidRPr="00814E97">
-[...35 lines deleted...]
-          <w:sz w:val="18"/>
+      <w:r w:rsidR="00D23B57" w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:color w:val="FFC000" w:themeColor="accent4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D23B57" w:rsidRPr="008E5FE5">
-[...7 lines deleted...]
-      <w:r w:rsidR="00D73BCD" w:rsidRPr="008E5FE5">
+      <w:r w:rsidR="00D73BCD" w:rsidRPr="0059083D">
         <w:rPr>
           <mc:AlternateContent>
             <mc:Choice Requires="w16se">
               <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
             </mc:Choice>
             <mc:Fallback>
               <w:rFonts w:ascii="Segoe UI Emoji" w:eastAsia="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
             </mc:Fallback>
           </mc:AlternateContent>
           <w:color w:val="C00000"/>
-          <w:sz w:val="12"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="w16se">
             <w16se:symEx w16se:font="Segoe UI Emoji" w16se:char="2639"/>
           </mc:Choice>
           <mc:Fallback>
             <w:t>☹</w:t>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00D73BCD" w:rsidRPr="008E5FE5">
+      <w:r w:rsidR="00D73BCD" w:rsidRPr="0059083D">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:color w:val="C00000"/>
-          <w:sz w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>嫌疑名單有收錄</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00337846" w:rsidRDefault="00337846" w:rsidP="00B43E2D">
+    <w:p w14:paraId="6EF024E1" w14:textId="77777777" w:rsidR="00337846" w:rsidRDefault="00337846" w:rsidP="00B43E2D">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0018040B" w:rsidRPr="008E5FE5" w:rsidRDefault="0018040B" w:rsidP="00B43E2D">
+    <w:p w14:paraId="0DC3AE46" w14:textId="77777777" w:rsidR="0018040B" w:rsidRPr="008E5FE5" w:rsidRDefault="0018040B" w:rsidP="00B43E2D">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="0063287B" w:rsidRPr="00B43E2D" w:rsidRDefault="0063287B" w:rsidP="00B43E2D">
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27016183" w14:textId="27219ED6" w:rsidR="0063287B" w:rsidRPr="00B43E2D" w:rsidRDefault="009330F4" w:rsidP="00B43E2D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B43E2D">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>成大醫學院</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>醫院機構規範</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="FF7C80"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>台大醫學院研發分處所列</w:t>
-[...26 lines deleted...]
-        <w:t>見</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidR="008E5FE5" w:rsidRPr="008E5FE5">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="a5"/>
+            <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+            <w:b/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:t>Mega Journals</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="a5"/>
+            <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+            <w:b/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:t>與</w:t>
+        </w:r>
+        <w:r w:rsidR="008E5FE5" w:rsidRPr="009330F4">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:sz w:val="22"/>
           </w:rPr>
-          <w:t>公告</w:t>
+          <w:t>實</w:t>
         </w:r>
-      </w:hyperlink>
-[...66 lines deleted...]
-        <w:r w:rsidR="00E72084" w:rsidRPr="00B43E2D">
+        <w:r w:rsidR="008E5FE5" w:rsidRPr="009330F4">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:sz w:val="22"/>
           </w:rPr>
-          <w:t>成大</w:t>
+          <w:t>質</w:t>
         </w:r>
-        <w:r w:rsidR="00B43E2D">
-[...26 lines deleted...]
-        <w:r w:rsidR="00E72084" w:rsidRPr="00B43E2D">
+        <w:r w:rsidR="008E5FE5" w:rsidRPr="009330F4">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:sz w:val="22"/>
           </w:rPr>
-          <w:t>行政主管會議紀</w:t>
-[...17 lines deleted...]
-          <w:t>(112.4.12)</w:t>
+          <w:t>審查</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0063287B" w:rsidRPr="0018040B" w:rsidRDefault="00E72084" w:rsidP="0018040B">
+    <w:p w14:paraId="7B06AD43" w14:textId="77777777" w:rsidR="0063287B" w:rsidRPr="0018040B" w:rsidRDefault="00E72084" w:rsidP="0018040B">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="145" w:left="2222" w:hangingChars="937" w:hanging="1874"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0018040B">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>類別</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0018040B">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>一</w:t>
@@ -2253,112 +2167,94 @@
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>DPI</w:t>
       </w:r>
       <w:r w:rsidRPr="0018040B">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidRPr="0018040B">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Frontiers Media</w:t>
       </w:r>
       <w:r w:rsidRPr="0018040B">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0018040B">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Baishideng</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Baishideng Publishing Group</w:t>
+      </w:r>
       <w:r w:rsidRPr="0018040B">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Publishing Group</w:t>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="0018040B" w:rsidRPr="0018040B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:br/>
       </w:r>
       <w:r w:rsidRPr="0018040B">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
+        <w:t>OMICS Publishing Group</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0018040B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r w:rsidR="0018040B" w:rsidRPr="0018040B">
-[...5 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="0018040B">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>OMICS Publishing Group</w:t>
-[...25 lines deleted...]
-    <w:p w:rsidR="008E5FE5" w:rsidRPr="0018040B" w:rsidRDefault="008E5FE5" w:rsidP="00740C89">
+        <w:t>Hindawi Publishing Corporation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A31D8E7" w14:textId="77777777" w:rsidR="008E5FE5" w:rsidRPr="0018040B" w:rsidRDefault="008E5FE5" w:rsidP="00740C89">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="145" w:left="1832" w:hangingChars="742" w:hanging="1484"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0018040B">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>類別二</w:t>
       </w:r>
       <w:r w:rsidR="00B43E2D" w:rsidRPr="0018040B">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
@@ -2381,714 +2277,674 @@
       </w:r>
       <w:r w:rsidRPr="0018040B">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9159" w:type="dxa"/>
         <w:tblInd w:w="480" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3348"/>
         <w:gridCol w:w="2812"/>
         <w:gridCol w:w="2999"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008E5FE5" w:rsidRPr="008E5FE5" w:rsidTr="0018040B">
+      <w:tr w:rsidR="008E5FE5" w:rsidRPr="008E5FE5" w14:paraId="5A90D9FB" w14:textId="77777777" w:rsidTr="0018040B">
         <w:trPr>
           <w:trHeight w:val="380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="227" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008E5FE5" w:rsidRPr="008E5FE5" w:rsidRDefault="008E5FE5" w:rsidP="00B43E2D">
+          <w:p w14:paraId="755AEF9B" w14:textId="77777777" w:rsidR="008E5FE5" w:rsidRPr="008E5FE5" w:rsidRDefault="008E5FE5" w:rsidP="00B43E2D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E5FE5">
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ACS Omega</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2812" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="227" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008E5FE5" w:rsidRPr="008E5FE5" w:rsidRDefault="008E5FE5" w:rsidP="00B43E2D">
+          <w:p w14:paraId="3CA6F768" w14:textId="77777777" w:rsidR="008E5FE5" w:rsidRPr="008E5FE5" w:rsidRDefault="008E5FE5" w:rsidP="00B43E2D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008E5FE5">
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Heliyon</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2999" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5FE5" w:rsidRPr="008E5FE5" w:rsidRDefault="008E5FE5" w:rsidP="00B43E2D">
+          <w:p w14:paraId="6C6E3269" w14:textId="77777777" w:rsidR="008E5FE5" w:rsidRPr="008E5FE5" w:rsidRDefault="008E5FE5" w:rsidP="00B43E2D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008E5FE5">
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>PLoS</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> One</w:t>
+              <w:t>PLoS One</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E5FE5" w:rsidRPr="008E5FE5" w:rsidTr="0018040B">
+      <w:tr w:rsidR="008E5FE5" w:rsidRPr="008E5FE5" w14:paraId="6DDC13E1" w14:textId="77777777" w:rsidTr="0018040B">
         <w:trPr>
           <w:trHeight w:val="380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="227" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008E5FE5" w:rsidRPr="008E5FE5" w:rsidRDefault="008E5FE5" w:rsidP="00B43E2D">
+          <w:p w14:paraId="02076B7F" w14:textId="77777777" w:rsidR="008E5FE5" w:rsidRPr="008E5FE5" w:rsidRDefault="008E5FE5" w:rsidP="00B43E2D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E5FE5">
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>AIP Advances</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2812" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="227" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008E5FE5" w:rsidRPr="008E5FE5" w:rsidRDefault="008E5FE5" w:rsidP="00B43E2D">
+          <w:p w14:paraId="71B39D88" w14:textId="77777777" w:rsidR="008E5FE5" w:rsidRPr="008E5FE5" w:rsidRDefault="008E5FE5" w:rsidP="00B43E2D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E5FE5">
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>FEBS Open Bio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2999" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5FE5" w:rsidRPr="008E5FE5" w:rsidRDefault="008E5FE5" w:rsidP="00B43E2D">
+          <w:p w14:paraId="12AF65AB" w14:textId="77777777" w:rsidR="008E5FE5" w:rsidRPr="008E5FE5" w:rsidRDefault="008E5FE5" w:rsidP="00B43E2D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008E5FE5">
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>QScience</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Connect</w:t>
+              <w:t>QScience Connect</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E5FE5" w:rsidRPr="008E5FE5" w:rsidTr="0018040B">
+      <w:tr w:rsidR="008E5FE5" w:rsidRPr="008E5FE5" w14:paraId="332611AA" w14:textId="77777777" w:rsidTr="0018040B">
         <w:trPr>
           <w:trHeight w:val="380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="227" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008E5FE5" w:rsidRPr="008E5FE5" w:rsidRDefault="008E5FE5" w:rsidP="00B43E2D">
+          <w:p w14:paraId="2EF398DF" w14:textId="77777777" w:rsidR="008E5FE5" w:rsidRPr="008E5FE5" w:rsidRDefault="008E5FE5" w:rsidP="00B43E2D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E5FE5">
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Biology Open</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2812" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="227" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008E5FE5" w:rsidRPr="008E5FE5" w:rsidRDefault="008E5FE5" w:rsidP="00B43E2D">
+          <w:p w14:paraId="523C7FD9" w14:textId="77777777" w:rsidR="008E5FE5" w:rsidRPr="008E5FE5" w:rsidRDefault="008E5FE5" w:rsidP="00B43E2D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E5FE5">
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>F1000 Research</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2999" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5FE5" w:rsidRPr="008E5FE5" w:rsidRDefault="008E5FE5" w:rsidP="00B43E2D">
+          <w:p w14:paraId="760183B1" w14:textId="77777777" w:rsidR="008E5FE5" w:rsidRPr="008E5FE5" w:rsidRDefault="008E5FE5" w:rsidP="00B43E2D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E5FE5">
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Royal Society Open Science</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E5FE5" w:rsidRPr="008E5FE5" w:rsidTr="0018040B">
+      <w:tr w:rsidR="008E5FE5" w:rsidRPr="008E5FE5" w14:paraId="2CF8AFEB" w14:textId="77777777" w:rsidTr="0018040B">
         <w:trPr>
           <w:trHeight w:val="380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="227" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008E5FE5" w:rsidRPr="008E5FE5" w:rsidRDefault="008E5FE5" w:rsidP="00B43E2D">
+          <w:p w14:paraId="5680840B" w14:textId="77777777" w:rsidR="008E5FE5" w:rsidRPr="008E5FE5" w:rsidRDefault="008E5FE5" w:rsidP="00B43E2D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E5FE5">
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>BMC Research Notes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2812" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="227" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5FE5" w:rsidRPr="008E5FE5" w:rsidRDefault="008E5FE5" w:rsidP="00B43E2D">
+          <w:p w14:paraId="1B56794F" w14:textId="77777777" w:rsidR="008E5FE5" w:rsidRPr="008E5FE5" w:rsidRDefault="008E5FE5" w:rsidP="00B43E2D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008E5FE5">
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>GigaScience</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2999" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5FE5" w:rsidRPr="008E5FE5" w:rsidRDefault="008E5FE5" w:rsidP="00B43E2D">
+          <w:p w14:paraId="5F7880F9" w14:textId="77777777" w:rsidR="008E5FE5" w:rsidRPr="008E5FE5" w:rsidRDefault="008E5FE5" w:rsidP="00B43E2D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E5FE5">
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>SAGE Open Medicine</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E5FE5" w:rsidRPr="008E5FE5" w:rsidTr="0018040B">
+      <w:tr w:rsidR="008E5FE5" w:rsidRPr="008E5FE5" w14:paraId="647B036B" w14:textId="77777777" w:rsidTr="0018040B">
         <w:trPr>
           <w:trHeight w:val="380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="227" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008E5FE5" w:rsidRPr="008E5FE5" w:rsidRDefault="008E5FE5" w:rsidP="00B43E2D">
+          <w:p w14:paraId="5B818D95" w14:textId="77777777" w:rsidR="008E5FE5" w:rsidRPr="008E5FE5" w:rsidRDefault="008E5FE5" w:rsidP="00B43E2D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E5FE5">
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>BMJ Open</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2812" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="227" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5FE5" w:rsidRPr="008E5FE5" w:rsidRDefault="008E5FE5" w:rsidP="00B43E2D">
+          <w:p w14:paraId="14216459" w14:textId="77777777" w:rsidR="008E5FE5" w:rsidRPr="008E5FE5" w:rsidRDefault="008E5FE5" w:rsidP="00B43E2D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E5FE5">
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>IEEE Access</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2999" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5FE5" w:rsidRPr="008E5FE5" w:rsidRDefault="008E5FE5" w:rsidP="0018040B">
+          <w:p w14:paraId="60136E4A" w14:textId="77777777" w:rsidR="008E5FE5" w:rsidRPr="008E5FE5" w:rsidRDefault="008E5FE5" w:rsidP="0018040B">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E5FE5">
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Scientific Reports</w:t>
             </w:r>
             <w:r w:rsidR="0018040B">
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0018040B" w:rsidRPr="0018040B">
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="0018040B" w:rsidRPr="0018040B">
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">by </w:t>
-[...15 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>by SpringerNature)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E5FE5" w:rsidRPr="008E5FE5" w:rsidTr="0018040B">
+      <w:tr w:rsidR="008E5FE5" w:rsidRPr="008E5FE5" w14:paraId="11C15110" w14:textId="77777777" w:rsidTr="0018040B">
         <w:trPr>
           <w:trHeight w:val="380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="227" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008E5FE5" w:rsidRPr="008E5FE5" w:rsidRDefault="008E5FE5" w:rsidP="00B43E2D">
+          <w:p w14:paraId="5E3F0758" w14:textId="77777777" w:rsidR="008E5FE5" w:rsidRPr="008E5FE5" w:rsidRDefault="008E5FE5" w:rsidP="00B43E2D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008E5FE5">
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Cureus</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2812" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="227" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5FE5" w:rsidRPr="008E5FE5" w:rsidRDefault="008E5FE5" w:rsidP="00B43E2D">
+          <w:p w14:paraId="3309B541" w14:textId="77777777" w:rsidR="008E5FE5" w:rsidRPr="008E5FE5" w:rsidRDefault="008E5FE5" w:rsidP="00B43E2D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E5FE5">
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Medicine</w:t>
             </w:r>
             <w:r w:rsidR="0018040B">
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0018040B" w:rsidRPr="0018040B">
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
@@ -3102,773 +2958,870 @@
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">by </w:t>
             </w:r>
             <w:r w:rsidR="0018040B" w:rsidRPr="0018040B">
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>LWW)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2999" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5FE5" w:rsidRPr="008E5FE5" w:rsidRDefault="008E5FE5" w:rsidP="00B43E2D">
+          <w:p w14:paraId="167B42E0" w14:textId="77777777" w:rsidR="008E5FE5" w:rsidRPr="008E5FE5" w:rsidRDefault="008E5FE5" w:rsidP="00B43E2D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E5FE5">
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Scientific World Journal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E5FE5" w:rsidRPr="008E5FE5" w:rsidTr="0018040B">
+      <w:tr w:rsidR="008E5FE5" w:rsidRPr="008E5FE5" w14:paraId="624EC357" w14:textId="77777777" w:rsidTr="0018040B">
         <w:trPr>
           <w:trHeight w:val="48"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="227" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008E5FE5" w:rsidRPr="008E5FE5" w:rsidRDefault="008E5FE5" w:rsidP="00B43E2D">
+          <w:p w14:paraId="404F8371" w14:textId="77777777" w:rsidR="008E5FE5" w:rsidRPr="008E5FE5" w:rsidRDefault="008E5FE5" w:rsidP="00B43E2D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008E5FE5">
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>Cureus</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Journal of Medical Science</w:t>
+              <w:t>Cureus Journal of Medical Science</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2812" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="227" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5FE5" w:rsidRPr="008E5FE5" w:rsidRDefault="008E5FE5" w:rsidP="00B43E2D">
+          <w:p w14:paraId="45725B78" w14:textId="77777777" w:rsidR="008E5FE5" w:rsidRPr="008E5FE5" w:rsidRDefault="008E5FE5" w:rsidP="00B43E2D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008E5FE5">
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>PeerJ</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2999" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5FE5" w:rsidRPr="008E5FE5" w:rsidRDefault="008E5FE5" w:rsidP="00B43E2D">
+          <w:p w14:paraId="4F2BE721" w14:textId="1CF775F6" w:rsidR="008E5FE5" w:rsidRPr="008E5FE5" w:rsidRDefault="009330F4" w:rsidP="00B43E2D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>BMC Journals (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>約</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>56</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>本期刊</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008E5FE5" w:rsidRPr="008E5FE5" w:rsidRDefault="008E5FE5" w:rsidP="00B43E2D">
+    <w:p w14:paraId="02A8BF18" w14:textId="77777777" w:rsidR="008E5FE5" w:rsidRPr="008E5FE5" w:rsidRDefault="008E5FE5" w:rsidP="00B43E2D">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0063287B" w:rsidRPr="008E5FE5" w:rsidRDefault="0063287B" w:rsidP="00B43E2D">
-      <w:pPr>
+    <w:p w14:paraId="1EB7B112" w14:textId="42AFA99A" w:rsidR="0063287B" w:rsidRPr="00597141" w:rsidRDefault="00597141" w:rsidP="00417DA2">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
         <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
-        <w:rPr>
-[...5 lines deleted...]
-    <w:p w:rsidR="00B43E2D" w:rsidRDefault="00B43E2D">
+        <w:ind w:leftChars="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidR="00417DA2" w:rsidRPr="00597141">
+          <w:rPr>
+            <w:rStyle w:val="a5"/>
+            <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:t>O</w:t>
+        </w:r>
+        <w:r w:rsidR="00417DA2" w:rsidRPr="00597141">
+          <w:rPr>
+            <w:rStyle w:val="a5"/>
+            <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve">pen </w:t>
+        </w:r>
+        <w:r w:rsidR="00417DA2" w:rsidRPr="00597141">
+          <w:rPr>
+            <w:rStyle w:val="a5"/>
+            <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:t>A</w:t>
+        </w:r>
+        <w:r w:rsidR="00417DA2" w:rsidRPr="00597141">
+          <w:rPr>
+            <w:rStyle w:val="a5"/>
+            <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:t>ccess</w:t>
+        </w:r>
+        <w:r w:rsidR="00417DA2" w:rsidRPr="00597141">
+          <w:rPr>
+            <w:rStyle w:val="a5"/>
+            <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:t>投稿</w:t>
+        </w:r>
+        <w:r w:rsidR="00417DA2" w:rsidRPr="00597141">
+          <w:rPr>
+            <w:rStyle w:val="a5"/>
+            <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:t>補助資訊</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0810BF9C" w14:textId="77777777" w:rsidR="00B43E2D" w:rsidRDefault="00B43E2D">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="FF7C80"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B43E2D" w:rsidRDefault="00B43E2D">
+    <w:p w14:paraId="05937368" w14:textId="77777777" w:rsidR="00B43E2D" w:rsidRDefault="00B43E2D">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="FF7C80"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="FF7C80"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00463009" w:rsidRPr="00463009" w:rsidRDefault="00463009" w:rsidP="00463009">
+    <w:p w14:paraId="04BF04F2" w14:textId="77777777" w:rsidR="00463009" w:rsidRPr="0059083D" w:rsidRDefault="00463009" w:rsidP="00463009">
       <w:pPr>
         <w:spacing w:beforeLines="20" w:before="72" w:afterLines="20" w:after="72"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:color w:val="FF7C80"/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="28"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="28"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00463009">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="28"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>查證</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="28"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>細節</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="28"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00634B84" w:rsidRPr="00740C89" w:rsidRDefault="00634B84" w:rsidP="00B43E2D">
+    <w:p w14:paraId="2F2D792E" w14:textId="77777777" w:rsidR="00634B84" w:rsidRPr="0059083D" w:rsidRDefault="00634B84" w:rsidP="00B43E2D">
       <w:pPr>
         <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:color w:val="FF7C80"/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00740C89">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>一、白名單查證</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00662C65" w:rsidRPr="00662C65" w:rsidRDefault="00AF3DFD" w:rsidP="00C70E88">
+    <w:p w14:paraId="7E8E9533" w14:textId="77777777" w:rsidR="00662C65" w:rsidRPr="00662C65" w:rsidRDefault="00AF3DFD" w:rsidP="00C70E88">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="FF7C80"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00662C65">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>JCR</w:t>
       </w:r>
-      <w:r w:rsidR="0018040B" w:rsidRPr="00662C65">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidR="0018040B" w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="0018040B" w:rsidRPr="00662C65">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidR="0018040B" w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>年更新</w:t>
       </w:r>
-      <w:r w:rsidR="0018040B" w:rsidRPr="00662C65">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidR="0018040B" w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00662C65" w:rsidRPr="00662C65">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="FF7C80"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="00662C65" w:rsidRPr="00662C65">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>https://jcr.clarivate.com/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00AF3DFD" w:rsidRPr="00463009" w:rsidRDefault="00463009" w:rsidP="00463009">
+    <w:p w14:paraId="3EFECE46" w14:textId="77777777" w:rsidR="00AF3DFD" w:rsidRPr="0059083D" w:rsidRDefault="00463009" w:rsidP="00463009">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="426" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:color w:val="FF7C80"/>
-[...7 lines deleted...]
-          <w:color w:val="FF7C80"/>
+          <w:color w:val="CC0000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal </w:t>
       </w:r>
-      <w:r w:rsidR="00B43E2D" w:rsidRPr="00463009">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidR="00B43E2D" w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="00B43E2D" w:rsidRPr="00463009">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidR="00B43E2D" w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>mpact Factor</w:t>
       </w:r>
-      <w:r w:rsidRPr="00463009">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (JIF)</w:t>
       </w:r>
-      <w:r w:rsidR="00B43E2D" w:rsidRPr="00463009">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidR="00B43E2D" w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00B43E2D" w:rsidRPr="00463009">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidR="00B43E2D" w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
-      <w:r w:rsidR="00662C65">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidR="00662C65" w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF3DFD" w:rsidRPr="00463009" w:rsidRDefault="005B1AED" w:rsidP="00B43E2D">
+    <w:p w14:paraId="503C19F0" w14:textId="291D0110" w:rsidR="00AF3DFD" w:rsidRPr="00463009" w:rsidRDefault="005B1AED" w:rsidP="00B43E2D">
       <w:pPr>
         <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00463009">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00463009" w:rsidRPr="00463009">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00463009">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00463009">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>註</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00463009">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00463009" w:rsidRPr="00463009">
+      <w:r w:rsidR="009330F4">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>目前</w:t>
+        <w:t>每年</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00463009" w:rsidRPr="00463009">
+      <w:r w:rsidR="009330F4">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>最</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00463009" w:rsidRPr="00463009">
+      <w:r w:rsidR="009330F4">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>新版為</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00463009" w:rsidRPr="00463009">
+        <w:t>新版於</w:t>
+      </w:r>
+      <w:r w:rsidR="009330F4">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>2021</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00463009" w:rsidRPr="00463009">
+        <w:t>6-7</w:t>
+      </w:r>
+      <w:r w:rsidR="009330F4">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>版；</w:t>
+        <w:t>月公告，例如</w:t>
+      </w:r>
+      <w:r w:rsidR="009330F4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>J</w:t>
       </w:r>
       <w:r w:rsidR="00AF3DFD" w:rsidRPr="00463009">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>JCR</w:t>
+        <w:t>CR</w:t>
       </w:r>
       <w:r w:rsidRPr="00463009">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2022</w:t>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="009330F4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00463009">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>版</w:t>
       </w:r>
       <w:r w:rsidR="00AF3DFD" w:rsidRPr="00463009">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>預計於</w:t>
       </w:r>
       <w:r w:rsidRPr="00463009">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>2023</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="009330F4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00AF3DFD" w:rsidRPr="00463009">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
+      <w:r w:rsidR="009330F4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>6-</w:t>
+      </w:r>
       <w:r w:rsidR="00AF3DFD" w:rsidRPr="00463009">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00AF3DFD" w:rsidRPr="00463009">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>月公告，</w:t>
-[...9 lines deleted...]
-    <w:p w:rsidR="00AF3DFD" w:rsidRPr="008E5FE5" w:rsidRDefault="00AF3DFD" w:rsidP="00B43E2D">
+        <w:t>月公告</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CBBE31B" w14:textId="77777777" w:rsidR="00AF3DFD" w:rsidRPr="008E5FE5" w:rsidRDefault="00AF3DFD" w:rsidP="00B43E2D">
       <w:pPr>
         <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="100" w:left="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A576E2" w:rsidRPr="008E5FE5" w:rsidRDefault="00A576E2" w:rsidP="00B43E2D">
+    <w:p w14:paraId="3F045142" w14:textId="77777777" w:rsidR="00A576E2" w:rsidRPr="008E5FE5" w:rsidRDefault="00A576E2" w:rsidP="00B43E2D">
       <w:pPr>
         <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="100" w:left="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005B1AED" w:rsidRPr="00463009" w:rsidRDefault="005B1AED" w:rsidP="00463009">
+    <w:p w14:paraId="23AE31A3" w14:textId="77777777" w:rsidR="005B1AED" w:rsidRPr="0059083D" w:rsidRDefault="005B1AED" w:rsidP="00463009">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="426" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:color w:val="FF7C80"/>
-[...7 lines deleted...]
-          <w:color w:val="FF7C80"/>
+          <w:color w:val="CC0000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>JIF</w:t>
       </w:r>
-      <w:r w:rsidR="00463009">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidR="00463009" w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>歷年趨勢</w:t>
       </w:r>
-      <w:r w:rsidR="00740C89">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidR="00740C89" w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00740C89">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidR="00740C89" w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>平緩？忽高忽低？</w:t>
       </w:r>
-      <w:r w:rsidR="00740C89">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidR="00740C89" w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B1AED" w:rsidRPr="008E5FE5" w:rsidRDefault="005B1AED" w:rsidP="00B43E2D">
+    <w:p w14:paraId="6CB2F9D4" w14:textId="77777777" w:rsidR="005B1AED" w:rsidRPr="008E5FE5" w:rsidRDefault="005B1AED" w:rsidP="00B43E2D">
       <w:pPr>
         <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="100" w:left="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00463009" w:rsidRDefault="00A576E2" w:rsidP="00463009">
+    <w:p w14:paraId="29271C06" w14:textId="77777777" w:rsidR="00463009" w:rsidRPr="0059083D" w:rsidRDefault="00A576E2" w:rsidP="00463009">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="426" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:color w:val="FF7C80"/>
-[...7 lines deleted...]
-          <w:color w:val="FF7C80"/>
+          <w:color w:val="CC0000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>J</w:t>
       </w:r>
-      <w:r w:rsidR="00463009">
-[...30 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidR="00463009" w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ournal Citation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="00463009">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidR="00463009" w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>ndicator (JCI)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00463009" w:rsidRPr="00463009" w:rsidRDefault="00463009" w:rsidP="00463009">
+    <w:p w14:paraId="5C6ADC22" w14:textId="77777777" w:rsidR="00463009" w:rsidRPr="00463009" w:rsidRDefault="00463009" w:rsidP="00463009">
       <w:pPr>
         <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="190" w:left="510" w:hangingChars="30" w:hanging="54"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00463009">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>註</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00463009">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00463009">
@@ -3906,1490 +3859,1461 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00740C89">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>，不具有</w:t>
       </w:r>
       <w:r w:rsidR="00740C89">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>JIF</w:t>
       </w:r>
       <w:r w:rsidR="00740C89">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>，請區別</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00463009" w:rsidRPr="00463009" w:rsidRDefault="00463009" w:rsidP="00463009">
+    <w:p w14:paraId="0A8BE8E9" w14:textId="77777777" w:rsidR="00463009" w:rsidRPr="00463009" w:rsidRDefault="00463009" w:rsidP="00463009">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="FF7C80"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00337846" w:rsidRPr="008E5FE5" w:rsidRDefault="00337846" w:rsidP="00B43E2D">
+    <w:p w14:paraId="3472DCFB" w14:textId="77777777" w:rsidR="00337846" w:rsidRPr="008E5FE5" w:rsidRDefault="00337846" w:rsidP="00B43E2D">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A576E2" w:rsidRPr="008E5FE5" w:rsidRDefault="00AB7B9E" w:rsidP="00463009">
+    <w:p w14:paraId="359454B6" w14:textId="77777777" w:rsidR="00A576E2" w:rsidRPr="0059083D" w:rsidRDefault="00AB7B9E" w:rsidP="00463009">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="426" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:color w:val="FF7C80"/>
-[...7 lines deleted...]
-          <w:color w:val="FF7C80"/>
+          <w:color w:val="CC0000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>主題排名</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB7B9E" w:rsidRPr="008E5FE5" w:rsidRDefault="00AB7B9E" w:rsidP="00B43E2D">
+    <w:p w14:paraId="1682A78E" w14:textId="77777777" w:rsidR="00AB7B9E" w:rsidRPr="008E5FE5" w:rsidRDefault="00AB7B9E" w:rsidP="00B43E2D">
       <w:pPr>
         <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AB7B9E" w:rsidRPr="008E5FE5" w:rsidRDefault="00AB7B9E" w:rsidP="00B43E2D">
+    <w:p w14:paraId="2D62B978" w14:textId="77777777" w:rsidR="00AB7B9E" w:rsidRPr="008E5FE5" w:rsidRDefault="00AB7B9E" w:rsidP="00B43E2D">
       <w:pPr>
         <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AB7B9E" w:rsidRDefault="00AB7B9E" w:rsidP="00463009">
+    <w:p w14:paraId="3F7203FD" w14:textId="77777777" w:rsidR="00AB7B9E" w:rsidRPr="0059083D" w:rsidRDefault="00AB7B9E" w:rsidP="00463009">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="426" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:color w:val="FF7C80"/>
-[...7 lines deleted...]
-          <w:color w:val="FF7C80"/>
+          <w:color w:val="CC0000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>文章自我引用</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008E5FE5">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>佔</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="008E5FE5">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>比</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00740C89" w:rsidRDefault="00740C89" w:rsidP="00740C89">
+    <w:p w14:paraId="140FE11F" w14:textId="77777777" w:rsidR="00740C89" w:rsidRDefault="00740C89" w:rsidP="00740C89">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="426"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="FF7C80"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0018040B" w:rsidRDefault="0018040B" w:rsidP="00740C89">
+    <w:p w14:paraId="403C1E6E" w14:textId="77777777" w:rsidR="0018040B" w:rsidRDefault="0018040B" w:rsidP="00740C89">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="426"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="FF7C80"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00740C89" w:rsidRPr="008E5FE5" w:rsidRDefault="00740C89" w:rsidP="00463009">
+    <w:p w14:paraId="5D683654" w14:textId="77777777" w:rsidR="00740C89" w:rsidRPr="0059083D" w:rsidRDefault="00740C89" w:rsidP="00463009">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="426" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:color w:val="CC0000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>其他觀察</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01F92297" w14:textId="77777777" w:rsidR="002D5090" w:rsidRPr="008E5FE5" w:rsidRDefault="002D5090" w:rsidP="00B43E2D">
+      <w:pPr>
+        <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF7C80"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...19 lines deleted...]
-    <w:p w:rsidR="002D5090" w:rsidRPr="008E5FE5" w:rsidRDefault="002D5090" w:rsidP="00B43E2D">
+    </w:p>
+    <w:p w14:paraId="4DB0A7D0" w14:textId="77777777" w:rsidR="002D5090" w:rsidRPr="008E5FE5" w:rsidRDefault="002D5090" w:rsidP="00B43E2D">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF7C80"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5FE5">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF7C80"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF3DFD" w:rsidRPr="008E5FE5" w:rsidRDefault="00634B84" w:rsidP="00B43E2D">
+    <w:p w14:paraId="0D22AFCF" w14:textId="77777777" w:rsidR="00AF3DFD" w:rsidRPr="0059083D" w:rsidRDefault="00634B84" w:rsidP="00B43E2D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:color w:val="FF7C80"/>
-[...7 lines deleted...]
-          <w:color w:val="FF7C80"/>
+          <w:color w:val="CC0000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>SCIE</w:t>
       </w:r>
-      <w:r w:rsidR="0018040B">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidR="0018040B" w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp; SSCI </w:t>
       </w:r>
-      <w:r w:rsidR="0018040B">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidR="0018040B" w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>最新清單</w:t>
       </w:r>
-      <w:r w:rsidR="0018040B">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidR="0018040B" w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00F52D0C">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidR="00F52D0C" w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>查詢方式</w:t>
       </w:r>
-      <w:r w:rsidR="00F52D0C">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidR="00F52D0C" w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00F52D0C">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidR="00F52D0C" w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>資料細節不同，可</w:t>
       </w:r>
-      <w:r w:rsidR="0018040B">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidR="0018040B" w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>擇</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="0018040B">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidR="0018040B" w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00F52D0C">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidR="00F52D0C" w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>管道查詢即可</w:t>
       </w:r>
-      <w:r w:rsidR="00F52D0C">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidR="00F52D0C" w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0018040B" w:rsidRDefault="0018040B" w:rsidP="00662C65">
+    <w:p w14:paraId="06BF4922" w14:textId="77777777" w:rsidR="0018040B" w:rsidRDefault="0018040B" w:rsidP="00662C65">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="426" w:hanging="300"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="FF7C80"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>We</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>b of Sc</w:t>
       </w:r>
-      <w:r w:rsidR="00F52D0C">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidR="00F52D0C" w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>ience</w:t>
       </w:r>
-      <w:r w:rsidR="00F52D0C">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidR="00F52D0C" w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>引文資料庫</w:t>
       </w:r>
-      <w:r w:rsidR="00F52D0C">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidR="00F52D0C" w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>日更新</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00662C65">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidR="00662C65" w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00662C65">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="FF7C80"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidR="00662C65" w:rsidRPr="00662C65">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>https://apps.webofknowledge.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00F52D0C" w:rsidRDefault="00F52D0C" w:rsidP="00F52D0C">
+    <w:p w14:paraId="736541EA" w14:textId="77777777" w:rsidR="00F52D0C" w:rsidRDefault="00F52D0C" w:rsidP="00F52D0C">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="426"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="FF7C80"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF3DFD" w:rsidRDefault="00AF3DFD" w:rsidP="00662C65">
+    <w:p w14:paraId="0E9EA06D" w14:textId="77777777" w:rsidR="00AF3DFD" w:rsidRDefault="00AF3DFD" w:rsidP="00662C65">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="426" w:hanging="300"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="FF7C80"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0018040B">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Master Journal List</w:t>
       </w:r>
-      <w:r w:rsidR="0018040B">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidR="0018040B" w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="0018040B">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidR="0018040B" w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>月更新</w:t>
       </w:r>
-      <w:r w:rsidR="00662C65">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidR="00662C65" w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="0018040B">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidR="0018040B" w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>免費</w:t>
       </w:r>
-      <w:r w:rsidR="0018040B">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidR="0018040B" w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="004F6052" w:rsidRPr="0018040B">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidR="004F6052" w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00662C65">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidR="00662C65" w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidR="00662C65" w:rsidRPr="00662C65">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>https://mjl.clarivate.com/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00662C65" w:rsidRPr="00662C65" w:rsidRDefault="00662C65" w:rsidP="00662C65">
+    <w:p w14:paraId="767D3728" w14:textId="77777777" w:rsidR="00662C65" w:rsidRPr="00662C65" w:rsidRDefault="00662C65" w:rsidP="00662C65">
       <w:pPr>
         <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="FF7C80"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002F0D6A" w:rsidRPr="008E5FE5" w:rsidRDefault="002F0D6A" w:rsidP="00B43E2D">
+    <w:p w14:paraId="3CB9F743" w14:textId="77777777" w:rsidR="002F0D6A" w:rsidRPr="008E5FE5" w:rsidRDefault="002F0D6A" w:rsidP="00B43E2D">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CE3F11" w:rsidRPr="00662C65" w:rsidRDefault="00CE3F11" w:rsidP="00BC10C7">
+    <w:p w14:paraId="454F9763" w14:textId="77777777" w:rsidR="00CE3F11" w:rsidRPr="00662C65" w:rsidRDefault="00CE3F11" w:rsidP="00BC10C7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00662C65">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Scopus</w:t>
       </w:r>
-      <w:r w:rsidR="00463009" w:rsidRPr="00662C65">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidR="00463009" w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00F52D0C" w:rsidRPr="00662C65">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidR="00F52D0C" w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>需</w:t>
       </w:r>
-      <w:r w:rsidR="00463009" w:rsidRPr="00662C65">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidR="00463009" w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>持續收錄</w:t>
       </w:r>
-      <w:r w:rsidR="00463009" w:rsidRPr="00662C65">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidR="00463009" w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00662C65">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidR="00662C65" w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00662C65">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidR="00662C65" w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidR="00662C65" w:rsidRPr="00662C65">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.scopus.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00662C65" w:rsidRPr="008E5FE5" w:rsidRDefault="00662C65" w:rsidP="00B43E2D">
+    <w:p w14:paraId="196F86D6" w14:textId="77777777" w:rsidR="00662C65" w:rsidRPr="008E5FE5" w:rsidRDefault="00662C65" w:rsidP="00B43E2D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CE3F11" w:rsidRPr="008E5FE5" w:rsidRDefault="00CE3F11" w:rsidP="00B43E2D">
+    <w:p w14:paraId="6694795C" w14:textId="77777777" w:rsidR="00CE3F11" w:rsidRPr="008E5FE5" w:rsidRDefault="00CE3F11" w:rsidP="00B43E2D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF3DFD" w:rsidRPr="00662C65" w:rsidRDefault="00634B84" w:rsidP="00662C65">
+    <w:p w14:paraId="6900B269" w14:textId="77777777" w:rsidR="00AF3DFD" w:rsidRPr="00662C65" w:rsidRDefault="00634B84" w:rsidP="00662C65">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="FF7C80"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E5FE5">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>MEDLINE</w:t>
       </w:r>
-      <w:r w:rsidR="00463009">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidR="00463009" w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00463009">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidR="00463009" w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>需持續收錄</w:t>
       </w:r>
-      <w:r w:rsidR="00463009">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidR="00463009" w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00662C65">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidR="00662C65" w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00662C65">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidR="00662C65" w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidR="00662C65" w:rsidRPr="00662C65">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
             <w:sz w:val="16"/>
           </w:rPr>
           <w:t>https://www.ncbi.nlm.nih.gov/nlmcatalog?term=currentlyindexed</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00634B84" w:rsidRDefault="00634B84" w:rsidP="00B43E2D">
+    <w:p w14:paraId="5AC946E0" w14:textId="77777777" w:rsidR="00634B84" w:rsidRDefault="00634B84" w:rsidP="00B43E2D">
       <w:pPr>
         <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00662C65" w:rsidRPr="008E5FE5" w:rsidRDefault="00662C65" w:rsidP="00B43E2D">
+    <w:p w14:paraId="76B0EC51" w14:textId="77777777" w:rsidR="00662C65" w:rsidRPr="008E5FE5" w:rsidRDefault="00662C65" w:rsidP="00B43E2D">
       <w:pPr>
         <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00634B84" w:rsidRDefault="00634B84" w:rsidP="00662C65">
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C66E3AC" w14:textId="77777777" w:rsidR="00634B84" w:rsidRDefault="00634B84" w:rsidP="00662C65">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="FF7C80"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...4 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Embase</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...4 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidR="00463009" w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00463009">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidR="00463009" w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>需</w:t>
       </w:r>
-      <w:r w:rsidR="00F52D0C">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidR="00F52D0C" w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>持續收錄</w:t>
       </w:r>
-      <w:r w:rsidR="00463009">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidR="00463009" w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00662C65" w:rsidRPr="00662C65">
-[...2 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidR="00662C65" w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00662C65">
-[...2 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidR="00662C65" w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidR="00662C65" w:rsidRPr="00662C65">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
             <w:sz w:val="16"/>
           </w:rPr>
           <w:t>https://www.elsevier.com/solutions/embase-biomedical-research/coverage-and-content</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00AF3DFD" w:rsidRPr="008E5FE5" w:rsidRDefault="00AF3DFD" w:rsidP="00B43E2D">
+    <w:p w14:paraId="12392E41" w14:textId="77777777" w:rsidR="00AF3DFD" w:rsidRPr="008E5FE5" w:rsidRDefault="00AF3DFD" w:rsidP="00B43E2D">
       <w:pPr>
         <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="002D5090" w:rsidRPr="008E5FE5" w:rsidRDefault="002D5090" w:rsidP="00B43E2D">
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36B03554" w14:textId="77777777" w:rsidR="002D5090" w:rsidRPr="008E5FE5" w:rsidRDefault="002D5090" w:rsidP="00B43E2D">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00634B84" w:rsidRDefault="00634B84" w:rsidP="00662C65">
+    <w:p w14:paraId="20FA9675" w14:textId="77777777" w:rsidR="00634B84" w:rsidRDefault="00634B84" w:rsidP="00662C65">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B43E2D">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>DOAJ</w:t>
       </w:r>
-      <w:r w:rsidR="00F52D0C">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidR="00F52D0C" w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00F52D0C" w:rsidRPr="00F52D0C">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidR="00F52D0C" w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Directory of Open Access Journals</w:t>
       </w:r>
-      <w:r w:rsidR="00662C65">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidR="00662C65" w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidR="00662C65" w:rsidRPr="00E3699E">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>https://doaj.org/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00662C65" w:rsidRPr="00B43E2D" w:rsidRDefault="00662C65" w:rsidP="00662C65">
+    <w:p w14:paraId="486AD029" w14:textId="77777777" w:rsidR="00662C65" w:rsidRPr="00B43E2D" w:rsidRDefault="00662C65" w:rsidP="00662C65">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:widowControl/>
         <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="360"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00D23B57" w:rsidRPr="008E5FE5" w:rsidRDefault="00D23B57" w:rsidP="00B43E2D">
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44C07D93" w14:textId="77777777" w:rsidR="00D23B57" w:rsidRPr="008E5FE5" w:rsidRDefault="00D23B57" w:rsidP="00B43E2D">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5FE5">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00634B84" w:rsidRPr="00740C89" w:rsidRDefault="00634B84" w:rsidP="00B43E2D">
+    <w:p w14:paraId="279E5196" w14:textId="77777777" w:rsidR="00634B84" w:rsidRPr="0059083D" w:rsidRDefault="00634B84" w:rsidP="00B43E2D">
       <w:pPr>
         <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:color w:val="FF7C80"/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00740C89">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>二、嫌疑名單</w:t>
       </w:r>
-      <w:r w:rsidR="004F248C" w:rsidRPr="00740C89">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidR="004F248C" w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>查證</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D5090" w:rsidRPr="008E5FE5" w:rsidRDefault="00634B84" w:rsidP="00B43E2D">
+    <w:p w14:paraId="7FACB185" w14:textId="77777777" w:rsidR="002D5090" w:rsidRPr="0059083D" w:rsidRDefault="00634B84" w:rsidP="00B43E2D">
       <w:pPr>
         <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:color w:val="FF7C80"/>
-[...7 lines deleted...]
-          <w:color w:val="FF7C80"/>
+          <w:color w:val="CC0000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Beall's List: Publisher </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00634B84" w:rsidRPr="008E5FE5" w:rsidRDefault="00740C89" w:rsidP="00B43E2D">
+    <w:p w14:paraId="1F2326D7" w14:textId="77777777" w:rsidR="00634B84" w:rsidRPr="008E5FE5" w:rsidRDefault="00740C89" w:rsidP="00B43E2D">
       <w:pPr>
         <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="0094254A">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>https://beallslist.net/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00634B84" w:rsidRPr="00740C89" w:rsidRDefault="00634B84" w:rsidP="00740C89">
+    <w:p w14:paraId="2295D2C2" w14:textId="77777777" w:rsidR="00634B84" w:rsidRPr="00740C89" w:rsidRDefault="00634B84" w:rsidP="00740C89">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="567" w:hanging="301"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00740C89">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>publisher</w:t>
       </w:r>
       <w:r w:rsidR="00740C89" w:rsidRPr="00740C89">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>s:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00634B84" w:rsidRPr="00740C89" w:rsidRDefault="00634B84" w:rsidP="00740C89">
+    <w:p w14:paraId="68C32F58" w14:textId="77777777" w:rsidR="00634B84" w:rsidRPr="00740C89" w:rsidRDefault="00634B84" w:rsidP="00740C89">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="567" w:hanging="301"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00740C89">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">standalone journals: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00634B84" w:rsidRPr="008E5FE5" w:rsidRDefault="00634B84" w:rsidP="00B43E2D">
+    <w:p w14:paraId="22FC3F21" w14:textId="77777777" w:rsidR="00634B84" w:rsidRPr="008E5FE5" w:rsidRDefault="00634B84" w:rsidP="00B43E2D">
       <w:pPr>
         <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004F248C" w:rsidRPr="008E5FE5" w:rsidRDefault="004F248C" w:rsidP="00B43E2D">
+    <w:p w14:paraId="420E87A4" w14:textId="77777777" w:rsidR="004F248C" w:rsidRPr="008E5FE5" w:rsidRDefault="004F248C" w:rsidP="00B43E2D">
       <w:pPr>
         <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004F248C" w:rsidRPr="008E5FE5" w:rsidRDefault="004F248C" w:rsidP="00B43E2D">
+    <w:p w14:paraId="42767053" w14:textId="36F75F2D" w:rsidR="004F248C" w:rsidRPr="0059083D" w:rsidRDefault="004F248C" w:rsidP="00B43E2D">
       <w:pPr>
         <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:color w:val="FF7C80"/>
-[...7 lines deleted...]
-          <w:color w:val="FF7C80"/>
+          <w:color w:val="CC0000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>2. JCR</w:t>
       </w:r>
-      <w:r w:rsidR="00740C89">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidR="00740C89" w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>除名</w:t>
       </w:r>
-      <w:r w:rsidR="00B67358" w:rsidRPr="008E5FE5">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidR="00B67358" w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>鎮壓</w:t>
       </w:r>
-      <w:r w:rsidRPr="008E5FE5">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidRPr="008E5FE5">
-[...3 lines deleted...]
-          <w:color w:val="FF7C80"/>
+      <w:r w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>觀察</w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="004F248C" w:rsidRPr="00740C89" w:rsidRDefault="00740C89" w:rsidP="00740C89">
+      <w:r w:rsidR="0059083D" w:rsidRPr="0059083D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="CC0000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>名單</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54C00082" w14:textId="3E5B5DF5" w:rsidR="004F248C" w:rsidRDefault="00740C89" w:rsidP="00740C89">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="567" w:hanging="337"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>除名</w:t>
       </w:r>
       <w:r w:rsidR="00B67358" w:rsidRPr="00740C89">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>鎮壓</w:t>
       </w:r>
       <w:hyperlink r:id="rId30" w:history="1">
-        <w:r w:rsidR="00B67358" w:rsidRPr="00740C89">
+        <w:r w:rsidR="009330F4" w:rsidRPr="009330F4">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
-            <w:sz w:val="22"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
-          <w:t>https://jcr.help.clarivate.com/Content/title-suppressions.htm</w:t>
+          <w:t>https://journalcitationreports.zendesk.com/hc/en-gb/articles/28351398819089-Title-Suppressions</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="004F248C" w:rsidRPr="00740C89" w:rsidRDefault="00B67358" w:rsidP="00740C89">
+    <w:p w14:paraId="64E06BB1" w14:textId="3CA05AFB" w:rsidR="004F248C" w:rsidRDefault="00B67358" w:rsidP="00740C89">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="567" w:hanging="337"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00740C89">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>觀察</w:t>
       </w:r>
       <w:hyperlink r:id="rId31" w:history="1">
-        <w:r w:rsidRPr="00740C89">
+        <w:r w:rsidR="0059083D" w:rsidRPr="0059083D">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
-            <w:sz w:val="22"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
-          <w:t>https://jcr.help.clarivate.com/Content/editorial-expression-concern.htm</w:t>
+          <w:t>https://journalcitationreports.zendesk.com/hc/en-gb/articles/28351368597521-JCR-Editorial-Expression-of-Concern</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="004F248C" w:rsidRPr="008E5FE5" w:rsidRDefault="004F248C" w:rsidP="00B43E2D">
+    <w:p w14:paraId="109057CB" w14:textId="77777777" w:rsidR="004F248C" w:rsidRPr="008E5FE5" w:rsidRDefault="004F248C" w:rsidP="00B43E2D">
       <w:pPr>
         <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:eastAsia="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004F248C" w:rsidRPr="008E5FE5" w:rsidSect="00D23B57">
       <w:headerReference w:type="default" r:id="rId32"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="1134" w:bottom="567" w:left="1134" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="000F64F6" w:rsidRDefault="000F64F6" w:rsidP="00D73BCD">
+    <w:p w14:paraId="77352BD1" w14:textId="77777777" w:rsidR="00A82500" w:rsidRDefault="00A82500" w:rsidP="00D73BCD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="000F64F6" w:rsidRDefault="000F64F6" w:rsidP="00D73BCD">
+    <w:p w14:paraId="7906DC80" w14:textId="77777777" w:rsidR="00A82500" w:rsidRDefault="00A82500" w:rsidP="00D73BCD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="微軟正黑體">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Emoji">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="02000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="02000000" w:usb2="08000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="000F64F6" w:rsidRDefault="000F64F6" w:rsidP="00D73BCD">
+    <w:p w14:paraId="38102283" w14:textId="77777777" w:rsidR="00A82500" w:rsidRDefault="00A82500" w:rsidP="00D73BCD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="000F64F6" w:rsidRDefault="000F64F6" w:rsidP="00D73BCD">
+    <w:p w14:paraId="14388B67" w14:textId="77777777" w:rsidR="00A82500" w:rsidRDefault="00A82500" w:rsidP="00D73BCD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00D73BCD" w:rsidRPr="00740C89" w:rsidRDefault="00D73BCD" w:rsidP="00D73BCD">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="014D2AD1" w14:textId="5F033478" w:rsidR="00D73BCD" w:rsidRPr="00740C89" w:rsidRDefault="009F46B9" w:rsidP="00D73BCD">
     <w:pPr>
       <w:pStyle w:val="a6"/>
       <w:wordWrap w:val="0"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00740C89">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>查證日期：</w:t>
+      <w:t>成大</w:t>
     </w:r>
-    <w:r w:rsidR="00AB7B9E" w:rsidRPr="00740C89">
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>202</w:t>
+      <w:t>醫</w:t>
     </w:r>
-    <w:r w:rsidR="00AB7B9E" w:rsidRPr="00740C89">
-[...7 lines deleted...]
-    <w:r w:rsidRPr="00740C89">
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>/</w:t>
-[...31 lines deleted...]
-      <w:t xml:space="preserve"> (僅供參考，請留意未來資訊可能變動)</w:t>
+      <w:t>圖，2026.3.4更新</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0978676A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="74D8E596"/>
     <w:lvl w:ilvl="0" w:tplc="79BCBF7C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
@@ -5794,62 +5718,62 @@
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4BBE0EC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="13B0CAA4"/>
-    <w:lvl w:ilvl="0" w:tplc="99D02C46">
+    <w:tmpl w:val="2D66ED44"/>
+    <w:lvl w:ilvl="0" w:tplc="D38C4852">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:color w:val="FF7C80"/>
+        <w:color w:val="CC0000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8ED40870">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
@@ -5979,77 +5903,78 @@
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60804860"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BBD20DE6"/>
-    <w:lvl w:ilvl="0" w:tplc="B3E62340">
+    <w:tmpl w:val="AB78A1B2"/>
+    <w:lvl w:ilvl="0" w:tplc="C32E4E5E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
-        <w:color w:val="FF7C80"/>
+        <w:color w:val="CC0000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="30B265BA">
+    <w:lvl w:ilvl="1" w:tplc="D06E9536">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:color w:val="CC0000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1920" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%5、"/>
       <w:lvlJc w:val="left"/>
@@ -6072,200 +5997,209 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="753208742">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1099830816">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="521096461">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="280765233">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="558825831">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="332298849">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="598295881">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1882814318">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="120"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AF3DFD"/>
     <w:rsid w:val="000F64F6"/>
     <w:rsid w:val="0011327F"/>
     <w:rsid w:val="0015631D"/>
     <w:rsid w:val="0018040B"/>
     <w:rsid w:val="00184D41"/>
     <w:rsid w:val="002805A4"/>
     <w:rsid w:val="002D5090"/>
     <w:rsid w:val="002F0D6A"/>
     <w:rsid w:val="00337846"/>
     <w:rsid w:val="00395B64"/>
     <w:rsid w:val="003C1BE6"/>
+    <w:rsid w:val="00417DA2"/>
     <w:rsid w:val="00430578"/>
     <w:rsid w:val="00463009"/>
     <w:rsid w:val="004F248C"/>
     <w:rsid w:val="004F6052"/>
     <w:rsid w:val="005044EF"/>
+    <w:rsid w:val="0059083D"/>
+    <w:rsid w:val="00597141"/>
     <w:rsid w:val="005B1AED"/>
     <w:rsid w:val="0063287B"/>
     <w:rsid w:val="00634B84"/>
     <w:rsid w:val="00662C65"/>
     <w:rsid w:val="00740C89"/>
     <w:rsid w:val="0077257C"/>
     <w:rsid w:val="007B3055"/>
     <w:rsid w:val="007F22C3"/>
     <w:rsid w:val="00814E97"/>
     <w:rsid w:val="008E5FE5"/>
+    <w:rsid w:val="009330F4"/>
+    <w:rsid w:val="009F46B9"/>
     <w:rsid w:val="00A576E2"/>
+    <w:rsid w:val="00A82500"/>
     <w:rsid w:val="00AB7B9E"/>
     <w:rsid w:val="00AF3DFD"/>
     <w:rsid w:val="00B43E2D"/>
     <w:rsid w:val="00B67358"/>
+    <w:rsid w:val="00B878D7"/>
     <w:rsid w:val="00CE3F11"/>
     <w:rsid w:val="00CF0394"/>
     <w:rsid w:val="00D23B57"/>
     <w:rsid w:val="00D73BCD"/>
+    <w:rsid w:val="00E05E94"/>
     <w:rsid w:val="00E42C13"/>
     <w:rsid w:val="00E72084"/>
     <w:rsid w:val="00EF10F7"/>
     <w:rsid w:val="00F12D78"/>
     <w:rsid w:val="00F3291D"/>
     <w:rsid w:val="00F52D0C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="2E11DE02"/>
+  <w14:docId w14:val="13013275"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{60980E38-CA14-4910-887C-E3AC22D5DB37}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6593,50 +6527,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
@@ -6737,90 +6676,103 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a9">
     <w:name w:val="頁尾 字元"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D73BCD"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="aa">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002805A4"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="ab">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009330F4"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="851183061">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1308511773">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beallslist.net/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.webofknowledge.com/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nlmcatalog?term=currentlyindexed" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://med.ncku.edu.tw/var/file/15/1015/img/2694/141th.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doaj.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1Y_Sza4rPDkf-NNX9kwiErGrKeNTM75md9B63A_gVpaQ/edit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jcr.help.clarivate.com/Content/editorial-expression-concern.htm" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rd.mc.ntu.edu.tw/bomrd/ntu2/news_txt.asp?pno=5512" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beallslist.net/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/solutions/embase-biomedical-research/coverage-and-content" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mjl.clarivate.com/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jcr.help.clarivate.com/Content/title-suppressions.htm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.webofknowledge.com/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doaj.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nlmcatalog?term=currentlyindexed" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mjl.clarivate.com/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jcr.help.clarivate.com/Content/editorial-expression-concern.htm" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beallslist.net/standalone-journals/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jcr.clarivate.com/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/solutions/embase-biomedical-research/coverage-and-content" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jcr.help.clarivate.com/Content/title-suppressions.htm" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jcr.clarivate.com/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beallslist.net/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.webofknowledge.com/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nlmcatalog?term=currentlyindexed" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lib.ncku.edu.tw/research/OA/OA_APC.php" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doaj.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1Y_Sza4rPDkf-NNX9kwiErGrKeNTM75md9B63A_gVpaQ/edit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jcr.help.clarivate.com/Content/editorial-expression-concern.htm" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ncku-medlib.notion.site/1386556cbf2080d2865ee260c952fc8a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beallslist.net/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/solutions/embase-biomedical-research/coverage-and-content" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mjl.clarivate.com/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jcr.help.clarivate.com/Content/title-suppressions.htm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.webofknowledge.com/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doaj.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nlmcatalog?term=currentlyindexed" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mjl.clarivate.com/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journalcitationreports.zendesk.com/hc/en-gb/articles/28351368597521-JCR-Editorial-Expression-of-Concern" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beallslist.net/standalone-journals/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jcr.clarivate.com/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/solutions/embase-biomedical-research/coverage-and-content" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journalcitationreports.zendesk.com/hc/en-gb/articles/28351398819089-Title-Suppressions" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jcr.clarivate.com/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -7094,55 +7046,55 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F4ED25A-2DB0-441E-B51B-230ACB59A57C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>2933</Characters>
+  <Pages>1</Pages>
+  <Words>532</Words>
+  <Characters>3037</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>24</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>25</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3441</CharactersWithSpaces>
+  <CharactersWithSpaces>3562</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Fang CJ</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>